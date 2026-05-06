--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="59">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -133,50 +133,65 @@
     <t>"Institui o Programa Municipal de Castração Responsável - patas protegidas, no município de Barra da Estiva, estado da Bahia, e dá outras providências."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_no_009-2026_-_convenio_com_o_hospital_susy_zanfretta.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Barra da Estiva a celebrar convênio e realizar repasse financeiro à Associação Filhas de São Camilo - Hospital Susy Zanfretta com a finalidade de prestação de serviços de saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_011-2026_-_autorizacao_de_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo Municipal a abrir Crédito Especial para inclusão da Fonte de Recursos 546 - Transferências do FUNDEB - Complementação da União - Escola em Tempo Integral (ETI), e dá outras providências."</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Antônio Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/181/projeto_de_lei_no_012-2026_-_alteracao_de_denominacao_de_rua_no_bairro_alto_da_barra.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a alteração de denominação de Rua, no bairro Alto da Barra, na cidade de Barra da Estiva – BA, e dá outras providências”.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Adílio Ribeiro, Beiçola, Bito de Dai, Fabrício Viana, Gilson Dantas, Janiel Cordeiro, Marlon da Academia</t>
   </si>
   <si>
     <t>http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_resolucao_no_001-2026_-_altera_o_art._15_art._16_art._121_art._142_e_art._200_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao Art. 15, Art. 16, Art. 121, Art. 142 e Art. 200, da Resolução nº 001/2026, que institui o novo Regimento Interno da Câmara Municipal de Barra da Estiva - BA, e dá outras providências."</t>
   </si>
   <si>
     <t>176</t>
   </si>
@@ -519,56 +534,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_no_002-2026_-_autorizacao_de_convenios_contratos_e_termos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_no_003-2026_-_complementacao_dos_vencimentos_aos_enfermeiros_tecnico_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_no_006-2026_-_isencao_de_iptu_aos_novos_empreendimentos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_007-2026_-_convenio_com_a_sociedade_espirita_bezerra_de_meneses.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_008-2026_-_programa_municipal_de_castracao_animal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_no_009-2026_-_convenio_com_o_hospital_susy_zanfretta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_011-2026_-_autorizacao_de_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_resolucao_no_001-2026_-_altera_o_art._15_art._16_art._121_art._142_e_art._200_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_o_art._29.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_no_002-2026_-_autorizacao_de_convenios_contratos_e_termos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_no_003-2026_-_complementacao_dos_vencimentos_aos_enfermeiros_tecnico_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_no_006-2026_-_isencao_de_iptu_aos_novos_empreendimentos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_007-2026_-_convenio_com_a_sociedade_espirita_bezerra_de_meneses.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_008-2026_-_programa_municipal_de_castracao_animal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/178/projeto_de_lei_no_009-2026_-_convenio_com_o_hospital_susy_zanfretta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_no_011-2026_-_autorizacao_de_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/181/projeto_de_lei_no_012-2026_-_alteracao_de_denominacao_de_rua_no_bairro_alto_da_barra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_resolucao_no_001-2026_-_altera_o_art._15_art._16_art._121_art._142_e_art._200_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradaestiva.ba.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_o_art._29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -759,102 +774,129 @@
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>43</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
         <v>49</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>52</v>
       </c>
-      <c r="H10" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
         <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>